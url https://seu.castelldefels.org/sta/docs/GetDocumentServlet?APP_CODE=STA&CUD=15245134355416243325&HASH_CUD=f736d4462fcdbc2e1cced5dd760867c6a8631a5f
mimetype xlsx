--- v0 (2025-12-31)
+++ v1 (2026-05-25)
@@ -1,390 +1,466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\antonio.marques\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\2 NEGOCIAT EDUCACIO\7462 Programes M. Activ. Extraescolars\7.4.6.23 P.M. Activ. Extra Prima\CURS 2026-2027\SEU ELECTRON\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="480" yWindow="60" windowWidth="10395" windowHeight="11760"/>
+    <workbookView xWindow="480" yWindow="60" windowWidth="10395" windowHeight="11760" firstSheet="12" activeTab="17"/>
   </bookViews>
   <sheets>
     <sheet name="RESUM" sheetId="13" r:id="rId1"/>
     <sheet name="ACTIVITAT 1" sheetId="2" r:id="rId2"/>
     <sheet name="ACTIVITAT 2" sheetId="4" r:id="rId3"/>
     <sheet name="ACTIVITAT 3" sheetId="5" r:id="rId4"/>
     <sheet name="ACTIVITAT 4" sheetId="6" r:id="rId5"/>
     <sheet name="ACTIVITAT 5" sheetId="7" r:id="rId6"/>
     <sheet name="ACTIVITAT 6" sheetId="3" r:id="rId7"/>
     <sheet name="ACTIVITAT 7" sheetId="9" r:id="rId8"/>
     <sheet name="ACTIVITAT 8" sheetId="10" r:id="rId9"/>
     <sheet name="ACTIVITAT 9" sheetId="11" r:id="rId10"/>
     <sheet name="ACTIVITAT 10" sheetId="16" r:id="rId11"/>
     <sheet name="ACTIVITAT 11" sheetId="15" r:id="rId12"/>
     <sheet name="ACTIVITAT 12" sheetId="18" r:id="rId13"/>
     <sheet name="ACTIVITAT CLOENDA" sheetId="8" r:id="rId14"/>
-    <sheet name="PREVISIO GLOBAL" sheetId="1" r:id="rId15"/>
-[...1 lines deleted...]
-    <sheet name="Hoja1" sheetId="17" r:id="rId17"/>
+    <sheet name="ATENCIÓ DIVERSITAT" sheetId="17" r:id="rId15"/>
+    <sheet name="ORGANITZACIÓ VETLLADORA-ES" sheetId="20" r:id="rId16"/>
+    <sheet name="PREVISIÓ GLOBAL" sheetId="1" r:id="rId17"/>
+    <sheet name="RESUM MONITORS" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ACTIVITAT 1'!$A$1:$D$19</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B5" i="1" l="1"/>
+  <c r="G19" i="13"/>
+  <c r="F19" i="13"/>
+  <c r="E19" i="13"/>
+  <c r="B6" i="1" l="1"/>
   <c r="D8" i="1" l="1"/>
   <c r="D7" i="1"/>
   <c r="D6" i="1"/>
   <c r="D5" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
-  <c r="B6" i="1"/>
-[...1 lines deleted...]
-  <c r="D12" i="18"/>
+  <c r="D12" i="17"/>
+  <c r="B12" i="17"/>
+  <c r="D12" i="18" l="1"/>
   <c r="B12" i="18"/>
   <c r="G16" i="13" l="1"/>
-  <c r="E18" i="13"/>
-  <c r="F18" i="13"/>
   <c r="G14" i="13"/>
   <c r="G15" i="13"/>
   <c r="D10" i="1"/>
   <c r="B14" i="1" s="1"/>
   <c r="B10" i="1"/>
   <c r="B15" i="1" s="1"/>
   <c r="D12" i="15"/>
   <c r="B12" i="15"/>
   <c r="D12" i="16"/>
   <c r="B12" i="16"/>
-  <c r="D18" i="13"/>
-  <c r="C18" i="13"/>
+  <c r="D19" i="13"/>
+  <c r="C19" i="13"/>
   <c r="G13" i="13"/>
   <c r="G12" i="13"/>
   <c r="G11" i="13"/>
   <c r="G10" i="13"/>
   <c r="G9" i="13"/>
   <c r="G8" i="13"/>
   <c r="G7" i="13"/>
   <c r="G6" i="13"/>
   <c r="G5" i="13"/>
-  <c r="G18" i="13" s="1"/>
   <c r="D12" i="10"/>
   <c r="D12" i="8"/>
   <c r="B12" i="8"/>
   <c r="D12" i="11"/>
   <c r="B12" i="11"/>
   <c r="B12" i="10"/>
   <c r="D12" i="9"/>
   <c r="B12" i="9"/>
   <c r="D12" i="3"/>
   <c r="B12" i="3"/>
   <c r="D12" i="7"/>
   <c r="B12" i="7"/>
   <c r="D12" i="6"/>
   <c r="B12" i="6"/>
   <c r="D12" i="5"/>
   <c r="B12" i="5"/>
   <c r="D12" i="4"/>
   <c r="B12" i="4"/>
   <c r="D12" i="2"/>
   <c r="B12" i="2"/>
   <c r="B16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="62">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="78">
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Coordinació</t>
   </si>
   <si>
     <t>Subvenció Ajuntament</t>
   </si>
   <si>
     <t>Aportacions Ampa</t>
   </si>
   <si>
     <t>TOTAL DESPESES</t>
   </si>
   <si>
     <t>TOTAL INGRESSOS</t>
   </si>
   <si>
     <t>INGRESSOS</t>
   </si>
   <si>
     <t>Pagat per la família</t>
   </si>
   <si>
     <r>
       <t>PREVISSIÓ D'INGRESSOS I DESPESES DE LA  ACTIVITAT SUBVENCIONADA</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Altres (especificar)</t>
   </si>
   <si>
-    <t>Nombre d'alumnes inscrits</t>
-[...1 lines deleted...]
-  <si>
     <t>Altres</t>
   </si>
   <si>
-    <t>Nenes</t>
-[...7 lines deleted...]
-  <si>
     <t>ACTIVITAT DE CLOENDA</t>
   </si>
   <si>
+    <t>DIFERÈNCIA</t>
+  </si>
+  <si>
+    <t>DESPESES</t>
+  </si>
+  <si>
+    <t>NOM DEL CENTRE EDUCATIU (ENTITAT COL·LABORADORA):</t>
+  </si>
+  <si>
+    <t>NOM DE LA ENTITAT BENEFICIARIA QUE GESTIONA LES ACTIVITATS:</t>
+  </si>
+  <si>
+    <t>NOM ACTIVITAT</t>
+  </si>
+  <si>
+    <t>COST TOTAL ACTIVITAT</t>
+  </si>
+  <si>
+    <t>IMPORT SOL·LITAT</t>
+  </si>
+  <si>
+    <t>NOMBRE DE NENES</t>
+  </si>
+  <si>
+    <t>NOMBRE DE NENS</t>
+  </si>
+  <si>
+    <t>TOTAL INSCRITS</t>
+  </si>
+  <si>
+    <t>CURS DELS DESTINATARIS</t>
+  </si>
+  <si>
+    <t>TOTALS</t>
+  </si>
+  <si>
+    <t>Preu mensual de les activitats d'1,15 h per a la famíla:</t>
+  </si>
+  <si>
+    <t>Data d'inici de les activitats:</t>
+  </si>
+  <si>
+    <t>Data de finalització de les activitats:</t>
+  </si>
+  <si>
+    <t>IMPORT</t>
+  </si>
+  <si>
+    <t>Titulació persona coordinadora:</t>
+  </si>
+  <si>
+    <t>(*) Aquest repartiment de despeses i/o ingressos  és orientatiu i podrà variar en funció del desenvolupament del projecte.</t>
+  </si>
+  <si>
+    <t>DESPESES (*)</t>
+  </si>
+  <si>
+    <t>INGRESSOS (*)</t>
+  </si>
+  <si>
+    <t>Nom i Cognoms de la persona coordinadora de les activtats:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOM DE L'ACTIVITAT 1: </t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 2:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 3:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 4:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 5:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 6:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 7:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 8:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 9:</t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
+    <t>2n Cognom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1r Cognom </t>
+  </si>
+  <si>
+    <t>Titulació</t>
+  </si>
+  <si>
+    <t>Activitats que realitza</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 10:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 11:</t>
+  </si>
+  <si>
+    <t>NOM DE L'ACTIVITAT 12:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CURS ESCOLAR : </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRUPS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROJECTE ATENCIÓ A LA DIVERSITAT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACTIVIAT DE CLOENDA </t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">PREVISSIÓ D'INGRESSOS I DESPESES DE LES ACTIVITATS SUBVENCIONADES </t>
+      <t xml:space="preserve">PREVISSIÓ D'INGRESSOS I DESPESES PROJECTE ATENCIÓ A LA DIVERSITAT </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>(Previssió de
-[...1 lines deleted...]
-subvencionada com els ingressos generats).</t>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
-    <t>DIFERÈNCIA</t>
-[...128 lines deleted...]
-    <t>NOM DE L'ACTIVITAT 12:</t>
+    <t>Aportacions AFA</t>
+  </si>
+  <si>
+    <t>Monitors/es</t>
+  </si>
+  <si>
+    <t>Aportacions AfA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data inici projecte activitats extraescolars lúdiques: </t>
+  </si>
+  <si>
+    <t>Data finalització projecte activitats extraescolars lúdiques:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORGANITZACIÓ PROJECTE ATENCIÓ A LA DIVERSITAT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DILLUNS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIMARTS </t>
+  </si>
+  <si>
+    <t>DIMECRES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIJOUS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIVENDRES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTALS </t>
+  </si>
+  <si>
+    <t>NOMBRE ALUMNAT D'ATENCIÓ A LA DIVERSITAT</t>
+  </si>
+  <si>
+    <t>ALUMNAT</t>
+  </si>
+  <si>
+    <t>ACTIVITATS ATENCIÓ A LA DIVERSITAT</t>
+  </si>
+  <si>
+    <r>
+      <t>PREVISSIÓ D'INGRESSOS I DESPESES DE L' ACTIVITAT DE CLOENDA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Si el beneficiari té la capacitat de realitzar més grups dels subvencionats amb la mateixa subvenció es podran presentar com a justificació.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PREVISSIÓ D'INGRESSOS I DESPESES DE LES ACTIVITATS SUBVENCIONADES I PROJECTE ATENCIÓ A LA DIVERSITAT  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Previssió de resultats econòmics de l’activitat a realitzar per l’entitat que gestiona les activitats, detallant-hi tant els costos de l’activitat subvencionada com els ingressos generats).</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL HORES MONITOR/A DE SUPORT </t>
+  </si>
+  <si>
+    <t>HORES DIARIES DEL MONITOR/A DE SUPORT AMB ALUMNAT</t>
+  </si>
+  <si>
+    <t>HORES DIARIES COORDINACIÓ DEL MONITOR/A DE SUPORT</t>
+  </si>
+  <si>
+    <t>NOMBRE D'ACTIVITATS EXTRAESCOLARS AMB MONITOR/A DE SUPORT</t>
+  </si>
+  <si>
+    <t>RESUM DADES MONITORATGE, MONITOR/A DE SUPORT  i COORDINADORS/ES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="165" formatCode="h:mm;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="57"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -400,66 +476,92 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="25">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -687,55 +789,184 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -750,183 +981,232 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1194,152 +1474,157 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="28.28515625" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="41"/>
+      <c r="A1" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:8" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="41"/>
+      <c r="A2" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+    </row>
+    <row r="3" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="4" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="28" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="29">
         <v>1</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="29">
         <f>E5+F5</f>
         <v>0</v>
       </c>
       <c r="H5" s="30"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A6" s="29">
         <v>2</v>
       </c>
       <c r="B6" s="30"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="30"/>
@@ -1479,1329 +1764,1624 @@
       <c r="D15" s="31"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="30"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="29">
         <v>12</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="29">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="30"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A17" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="42"/>
+      <c r="A17" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="66"/>
       <c r="C17" s="31"/>
-      <c r="D17" s="77">
-[...5 lines deleted...]
-      <c r="H17" s="32"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="30"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A18" s="43" t="s">
-[...11 lines deleted...]
-      <c r="E18" s="30">
+      <c r="A18" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="64"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="67"/>
+      <c r="C19" s="31">
+        <f>SUM(C5:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="31">
+        <f>SUM(D5:D18)</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="30">
         <f>SUM(E5:E16)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F19" s="30">
         <f>SUM(F5:F16)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G19" s="30">
         <f>SUM(G5:G16)</f>
         <v>0</v>
       </c>
-      <c r="H18" s="30"/>
-[...5 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="H19" s="30"/>
+    </row>
+    <row r="21" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="33"/>
+    </row>
+    <row r="23" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="70" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="71"/>
+      <c r="C23" s="72"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="69"/>
+    </row>
+    <row r="24" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="70" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="71"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="76"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="70" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="71"/>
+      <c r="C25" s="72"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="76"/>
+    </row>
+    <row r="26" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="73"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="69"/>
+      <c r="E26" s="69"/>
+      <c r="F26" s="69"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="69"/>
+    </row>
+    <row r="27" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="73"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+    </row>
+    <row r="28" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="47"/>
-[...53 lines deleted...]
-      <c r="H26" s="45"/>
+      <c r="B28" s="68"/>
+      <c r="C28" s="68"/>
+      <c r="D28" s="69"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="69"/>
+      <c r="G28" s="69"/>
+      <c r="H28" s="69"/>
+    </row>
+    <row r="29" spans="1:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...2 lines deleted...]
-    <mergeCell ref="D25:H25"/>
+  <mergeCells count="21">
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:H28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:H29"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:H23"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="D26:H26"/>
-    <mergeCell ref="A22:C22"/>
-[...2 lines deleted...]
-    <mergeCell ref="D23:H23"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:H27"/>
     <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
     <mergeCell ref="D24:H24"/>
+    <mergeCell ref="D25:H25"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="E1:H1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
+    <mergeCell ref="A18:B18"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="120" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Negrita"RESUM PROJECTE DE LES ACTIVITATS EXTRAESCOLARS A SUBVENCIONAR
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
     <col min="3" max="3" width="23.5703125" customWidth="1"/>
     <col min="4" max="4" width="24.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="26" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:D2"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="18.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="61" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="63"/>
+      <c r="A3" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="88"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:D2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="25.28515625" customWidth="1"/>
+    <col min="3" max="3" width="27.28515625" customWidth="1"/>
+    <col min="4" max="4" width="26.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="88"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="18"/>
+      <c r="C5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="22"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="18"/>
+      <c r="C6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="22"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="22"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="22"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="11"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="12"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="11"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="12"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="11"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="10"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="19">
+        <f>SUM(B5:B8)</f>
+        <v>0</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="24">
+        <f>SUM(D5:D8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="13"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="15"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="59.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="89" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="91"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="53"/>
+      <c r="B2" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="E2" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="F2" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="G2" s="60" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="55"/>
+    </row>
+    <row r="4" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="55"/>
+    </row>
+    <row r="5" spans="1:7" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="58"/>
+    </row>
+    <row r="6" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="44"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+    </row>
+    <row r="7" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+    </row>
+    <row r="8" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="50"/>
+    </row>
+    <row r="9" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="45"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+    </row>
+    <row r="10" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+    </row>
+    <row r="11" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E18"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="70"/>
-[...2 lines deleted...]
-      <c r="D1" s="71"/>
+      <c r="A1" s="98"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
     </row>
     <row r="2" spans="1:5" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="64" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="66"/>
+      <c r="A2" s="92" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="94"/>
     </row>
     <row r="3" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="73" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="75"/>
+      <c r="A3" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="102"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="103"/>
     </row>
     <row r="4" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D4" s="34" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18">
-        <f>'ACTIVITAT 1'!B5+'ACTIVITAT 2'!B5+'ACTIVITAT 3'!B5+'ACTIVITAT 4'!B5+'ACTIVITAT 5'!B5+'ACTIVITAT 6'!B5+'ACTIVITAT 7'!B5+'ACTIVITAT 8'!B5+'ACTIVITAT 9'!B5+'ACTIVITAT CLOENDA'!B5+'ACTIVITAT 10'!B5+'ACTIVITAT 11'!B5+'ACTIVITAT 12'!B5</f>
+        <f>'ACTIVITAT 1'!B5+'ACTIVITAT 2'!B5+'ACTIVITAT 3'!B5+'ACTIVITAT 4'!B5+'ACTIVITAT 5'!B5+'ACTIVITAT 6'!B5+'ACTIVITAT 7'!B5+'ACTIVITAT 8'!B5+'ACTIVITAT 9'!B5+'ACTIVITAT CLOENDA'!B5+'ACTIVITAT 10'!B5+'ACTIVITAT 11'!B5+'ACTIVITAT 12'!B5+'ATENCIÓ DIVERSITAT'!B5</f>
         <v>0</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="18">
         <f>'ACTIVITAT 1'!D5+'ACTIVITAT 2'!D5+'ACTIVITAT 3'!D5+'ACTIVITAT 4'!D5+'ACTIVITAT 5'!D5+'ACTIVITAT 6'!D5+'ACTIVITAT 7'!D5+'ACTIVITAT 8'!5:5+'ACTIVITAT 9'!D5+'ACTIVITAT CLOENDA'!D5+'ACTIVITAT 10'!D5+'ACTIVITAT 11'!D5+'ACTIVITAT 12'!D5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18">
-        <f>'ACTIVITAT 1'!B6+'ACTIVITAT 2'!B6+'ACTIVITAT 3'!B6+'ACTIVITAT 4'!B6+'ACTIVITAT 5'!B6+'ACTIVITAT 6'!B6+'ACTIVITAT 7'!B6+'ACTIVITAT 8'!B6+'ACTIVITAT 9'!B6+'ACTIVITAT CLOENDA'!B6+'ACTIVITAT 10'!B6+'ACTIVITAT 11'!B6+'ACTIVITAT 12'!B6</f>
+        <f>'ACTIVITAT 1'!B6+'ACTIVITAT 2'!B6+'ACTIVITAT 3'!B6+'ACTIVITAT 4'!B6+'ACTIVITAT 5'!B6+'ACTIVITAT 6'!B6+'ACTIVITAT 7'!B6+'ACTIVITAT 8'!B6+'ACTIVITAT 9'!B6+'ACTIVITAT CLOENDA'!B6+'ACTIVITAT 10'!B6+'ACTIVITAT 11'!B6+'ACTIVITAT 12'!B6+'ATENCIÓ DIVERSITAT'!B6</f>
         <v>0</v>
       </c>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="18">
-        <f>'ACTIVITAT 1'!D6+'ACTIVITAT 2'!D6+'ACTIVITAT 3'!D6+'ACTIVITAT 4'!D6+'ACTIVITAT 5'!D6+'ACTIVITAT 6'!D6+'ACTIVITAT 7'!D6+'ACTIVITAT 8'!D6+'ACTIVITAT 9'!D6+'ACTIVITAT CLOENDA'!D6+'ACTIVITAT 10'!D6+'ACTIVITAT 11'!D6+'ACTIVITAT 12'!D6</f>
+        <f>'ACTIVITAT 1'!D6+'ACTIVITAT 2'!D6+'ACTIVITAT 3'!D6+'ACTIVITAT 4'!D6+'ACTIVITAT 5'!D6+'ACTIVITAT 6'!D6+'ACTIVITAT 7'!D6+'ACTIVITAT 8'!D6+'ACTIVITAT 9'!D6+'ACTIVITAT CLOENDA'!D6+'ACTIVITAT 10'!D6+'ACTIVITAT 11'!D6+'ACTIVITAT 12'!D6+'ATENCIÓ DIVERSITAT'!D5</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18">
-        <f>'ACTIVITAT 1'!B7+'ACTIVITAT 2'!B7+'ACTIVITAT 3'!B7+'ACTIVITAT 4'!B7+'ACTIVITAT 5'!B7+'ACTIVITAT 6'!B7+'ACTIVITAT 7'!B7+'ACTIVITAT 8'!B7+'ACTIVITAT 9'!B7+'ACTIVITAT CLOENDA'!B7+'ACTIVITAT 10'!B7+'ACTIVITAT 11'!B7+'ACTIVITAT 12'!B7</f>
+        <f>'ACTIVITAT 1'!B7+'ACTIVITAT 2'!B7+'ACTIVITAT 3'!B7+'ACTIVITAT 4'!B7+'ACTIVITAT 5'!B7+'ACTIVITAT 6'!B7+'ACTIVITAT 7'!B7+'ACTIVITAT 8'!B7+'ACTIVITAT 9'!B7+'ACTIVITAT CLOENDA'!B7+'ACTIVITAT 10'!B7+'ACTIVITAT 11'!B7+'ACTIVITAT 12'!B7+'ATENCIÓ DIVERSITAT'!B7</f>
         <v>0</v>
       </c>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="D7" s="18">
-        <f>'ACTIVITAT 1'!D7+'ACTIVITAT 2'!D7+'ACTIVITAT 3'!D7+'ACTIVITAT 4'!D7+'ACTIVITAT 5'!D7+'ACTIVITAT 6'!D7+'ACTIVITAT 7'!D7+'ACTIVITAT 8'!D7+'ACTIVITAT 9'!D7+'ACTIVITAT CLOENDA'!D7+'ACTIVITAT 10'!D7+'ACTIVITAT 11'!D7+'ACTIVITAT 12'!D7</f>
+        <f>'ACTIVITAT 1'!D7+'ACTIVITAT 2'!D7+'ACTIVITAT 3'!D7+'ACTIVITAT 4'!D7+'ACTIVITAT 5'!D7+'ACTIVITAT 6'!D7+'ACTIVITAT 7'!D7+'ACTIVITAT 8'!D7+'ACTIVITAT 9'!D7+'ACTIVITAT CLOENDA'!D7+'ACTIVITAT 10'!D7+'ACTIVITAT 11'!D7+'ACTIVITAT 12'!D7+'ATENCIÓ DIVERSITAT'!D6</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="18">
+        <f>'ACTIVITAT 1'!B8+'ACTIVITAT 2'!B8+'ACTIVITAT 3'!B8+'ACTIVITAT 4'!B8+'ACTIVITAT 5'!B8+'ACTIVITAT 6'!B8+'ACTIVITAT 7'!B8+'ACTIVITAT 8'!B8+'ACTIVITAT 9'!B8+'ACTIVITAT CLOENDA'!B8+'ACTIVITAT 10'!B8+'ACTIVITAT 11'!B8+'ACTIVITAT 12'!B8+'ATENCIÓ DIVERSITAT'!B8</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="18">
-[...5 lines deleted...]
-      </c>
       <c r="D8" s="18">
-        <f>'ACTIVITAT 1'!D8+'ACTIVITAT 2'!D8+'ACTIVITAT 3'!D8+'ACTIVITAT 4'!D8+'ACTIVITAT 5'!D8+'ACTIVITAT 6'!D8+'ACTIVITAT 7'!D8+'ACTIVITAT 8'!D8+'ACTIVITAT 9'!D8+'ACTIVITAT CLOENDA'!D8+'ACTIVITAT 10'!D8+'ACTIVITAT 11'!D8+'ACTIVITAT 12'!D8</f>
+        <f>'ACTIVITAT 1'!D8+'ACTIVITAT 2'!D8+'ACTIVITAT 3'!D8+'ACTIVITAT 4'!D8+'ACTIVITAT 5'!D8+'ACTIVITAT 6'!D8+'ACTIVITAT 7'!D8+'ACTIVITAT 8'!D8+'ACTIVITAT 9'!D8+'ACTIVITAT CLOENDA'!D8+'ACTIVITAT 10'!D8+'ACTIVITAT 11'!D8+'ACTIVITAT 12'!D8+'ATENCIÓ DIVERSITAT'!D7</f>
         <v>0</v>
       </c>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B10" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C10" s="17" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D10" s="19">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="5"/>
       <c r="C12" s="4"/>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B14" s="18">
         <f>D10</f>
         <v>0</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B15" s="18">
         <f>B10</f>
         <v>0</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:5" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B16" s="17">
         <f>B14-B15</f>
         <v>0</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="67"/>
-[...2 lines deleted...]
-      <c r="D17" s="69"/>
+      <c r="A17" s="95"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="96"/>
+      <c r="D17" s="97"/>
     </row>
     <row r="18" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="72" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="72"/>
+      <c r="A18" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="100"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3:E27"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="35.28515625" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="76" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="76"/>
+      <c r="A1" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="37" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B3" s="37" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C3" s="37" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D3" s="37" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E3" s="39" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="25"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="38"/>
       <c r="B5" s="38"/>
       <c r="C5" s="38"/>
       <c r="D5" s="38"/>
       <c r="E5" s="25"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="38"/>
       <c r="B6" s="38"/>
       <c r="C6" s="38"/>
       <c r="D6" s="38"/>
       <c r="E6" s="25"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="38"/>
@@ -2967,241 +3547,217 @@
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="36"/>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="36"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="36"/>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="26.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="9"/>
-[...2 lines deleted...]
-      <c r="D17" s="9"/>
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="60"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
     <row r="20" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
     </row>
     <row r="21" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
     </row>
     <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
     </row>
@@ -3220,1404 +3776,1363 @@
     <row r="26" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="129" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="23.42578125" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="21.140625" customWidth="1"/>
     <col min="4" max="4" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:D19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:D20"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" customWidth="1"/>
     <col min="4" max="4" width="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="50"/>
-[...2 lines deleted...]
-      <c r="D1" s="51"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="52" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="54"/>
+      <c r="A2" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="57"/>
+      <c r="A3" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="83"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="B5" s="18"/>
       <c r="C5" s="17" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D5" s="22"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B6" s="18"/>
       <c r="C6" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D6" s="22"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D7" s="22"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D8" s="22"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="11"/>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="11"/>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="10"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B5:B8)</f>
         <v>0</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D12" s="24">
         <f>SUM(D5:D8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="13"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="25"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A15" s="43"/>
+      <c r="B15" s="5"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
     </row>
     <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D16" s="17"/>
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="43"/>
+      <c r="C17" s="43"/>
+      <c r="D17" s="43"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D18" s="58"/>
+      <c r="A18" s="5"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="85"/>
+      <c r="D18" s="85"/>
     </row>
     <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="17" t="s">
-[...4 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="5"/>
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="130" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>RESUM</vt:lpstr>
       <vt:lpstr>ACTIVITAT 1</vt:lpstr>
       <vt:lpstr>ACTIVITAT 2</vt:lpstr>
       <vt:lpstr>ACTIVITAT 3</vt:lpstr>
       <vt:lpstr>ACTIVITAT 4</vt:lpstr>
       <vt:lpstr>ACTIVITAT 5</vt:lpstr>
       <vt:lpstr>ACTIVITAT 6</vt:lpstr>
       <vt:lpstr>ACTIVITAT 7</vt:lpstr>
       <vt:lpstr>ACTIVITAT 8</vt:lpstr>
       <vt:lpstr>ACTIVITAT 9</vt:lpstr>
       <vt:lpstr>ACTIVITAT 10</vt:lpstr>
       <vt:lpstr>ACTIVITAT 11</vt:lpstr>
       <vt:lpstr>ACTIVITAT 12</vt:lpstr>
       <vt:lpstr>ACTIVITAT CLOENDA</vt:lpstr>
-      <vt:lpstr>PREVISIO GLOBAL</vt:lpstr>
+      <vt:lpstr>ATENCIÓ DIVERSITAT</vt:lpstr>
+      <vt:lpstr>ORGANITZACIÓ VETLLADORA-ES</vt:lpstr>
+      <vt:lpstr>PREVISIÓ GLOBAL</vt:lpstr>
       <vt:lpstr>RESUM MONITORS</vt:lpstr>
-      <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>'ACTIVITAT 1'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ajuntament de Castelldefels</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jessica.millan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>